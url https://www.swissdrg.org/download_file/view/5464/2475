--- v0 (2026-03-18)
+++ v1 (2026-04-27)
@@ -6,79 +6,76 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\STRehaVersions\ST Reha v4.0\1_ST Reha 4.0 KV\7_Zusatzentgelte\Unterlagen nach Anpassungen ZE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\STRehaVersions\ST Reha v4.0\1_ST Reha 4.0 KV\7_Zusatzentgelte\Unterlagen nach Genehmigung VR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37CC669E-7093-4BA0-9AC6-F5ED0BE8A80D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59F6EE65-589C-487E-9099-458433CD27D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Page de garde" sheetId="1" r:id="rId1"/>
     <sheet name="Annexe 2" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Annexe 2'!$A:$E</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Page de garde'!A:C</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Annexe 2'!$5:$6</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="360" uniqueCount="155">
   <si>
     <t/>
   </si>
   <si>
-    <t>Dans l'attente de l'approbation du conseil d'administration de SwissDRG AG</t>
-[...1 lines deleted...]
-  <si>
     <t>Avec les coûts d'utilisation des immobilisations (CUI)</t>
   </si>
   <si>
     <t>Catalogue des forfaits par cas</t>
   </si>
   <si>
     <t>Version catalogue (2024/2027)</t>
   </si>
   <si>
     <t>État: 20.01.2026</t>
   </si>
   <si>
     <t>Annexe 2: Catalogue des rémunérations supplémentaires</t>
   </si>
   <si>
     <t>Définitions et montants correspondants</t>
   </si>
   <si>
     <t>Rémunération supplémentaire</t>
   </si>
   <si>
     <t>Code CHOP/ATC</t>
   </si>
   <si>
     <t>Désignation</t>
@@ -492,50 +489,53 @@
     <t>RZE-2027-06.15</t>
   </si>
   <si>
     <t>RZE-2027-06.16</t>
   </si>
   <si>
     <t>RZE-2027-06.17</t>
   </si>
   <si>
     <t>RZE-2027-06.18</t>
   </si>
   <si>
     <t>RZE-2027-06.19</t>
   </si>
   <si>
     <t>RZE-2027-06.20</t>
   </si>
   <si>
     <t>RZE-2027-06.21</t>
   </si>
   <si>
     <t>RZE-2027-06.22</t>
   </si>
   <si>
     <t>ST Reha Version 4.0</t>
+  </si>
+  <si>
+    <t>Approuvé par le Conseil d'administration de SwissDRG SA le 13.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_ "/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="1"/>
@@ -1123,1596 +1123,1594 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
-    <sheetView showOutlineSymbols="0" showWhiteSpace="0" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:C5"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" showWhiteSpace="0" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="84" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.75" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>1</v>
+        <v>154</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="110.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.8" bottom="0.6" header="0.3" footer="0.2"/>
   <pageSetup paperSize="9" fitToHeight="999" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F82"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+    <sheetView showOutlineSymbols="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="100" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="50" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="16" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="17" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>1</v>
       </c>
       <c r="B6" s="1">
         <v>2</v>
       </c>
       <c r="C6" s="1">
         <v>3</v>
       </c>
       <c r="D6" s="1">
         <v>4</v>
       </c>
       <c r="E6" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="135" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="C8" s="6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="15">
         <v>822.96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="15">
         <v>822.96</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="15">
         <v>822.96</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="D11" s="6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E11" s="15">
         <v>2194.5700000000002</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E12" s="15">
         <v>2194.5700000000002</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B13" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E13" s="15">
         <v>2194.5700000000002</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="C14" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E14" s="15">
         <v>3566.18</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E15" s="15">
         <v>3566.18</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" s="15">
         <v>3566.18</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="C18" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="D18" s="6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E18" s="8">
         <v>558.55999999999995</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E19" s="8">
         <v>718.15</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="6" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E20" s="8">
         <v>877.74</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="6" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E21" s="8">
         <v>1117.1199999999999</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="6" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E22" s="8">
         <v>1436.3</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="6" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E23" s="8">
         <v>1755.48</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D24" s="6" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E24" s="8">
         <v>2074.66</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="6" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E25" s="8">
         <v>2393.84</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="6" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E26" s="8">
         <v>2713.02</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="6" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E27" s="8">
         <v>3032.19</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="6" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E28" s="8">
         <v>3590.76</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="6" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E29" s="8">
         <v>4388.7</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" s="6" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="E30" s="8">
         <v>5186.6499999999996</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="6" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E31" s="8">
         <v>5984.59</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="6" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E32" s="8">
         <v>6782.54</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="6" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E33" s="8">
         <v>7580.49</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="2" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="C35" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="D35" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E35" s="8">
         <v>417.53</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" s="6" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E36" s="8">
         <v>556.70000000000005</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="2" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C38" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E38" s="8">
         <v>261.25</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D39" s="6" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E39" s="8">
         <v>348.34</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" s="6" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E40" s="8">
         <v>435.42</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" s="6" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E41" s="8">
         <v>522.5</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E42" s="8">
         <v>609.59</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D43" s="6" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E43" s="8">
         <v>696.67</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D44" s="6" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E44" s="8">
         <v>783.76</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E45" s="8">
         <v>870.84</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D46" s="6" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E46" s="8">
         <v>957.92</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D47" s="6" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E47" s="8">
         <v>1045.01</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D48" s="6" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E48" s="8">
         <v>1175.6300000000001</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D49" s="6" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E49" s="8">
         <v>1349.8</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D50" s="6" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E50" s="8">
         <v>1523.97</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" s="6" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E51" s="8">
         <v>1698.14</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D52" s="6" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E52" s="8">
         <v>1872.31</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D53" s="6" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E53" s="8">
         <v>2090.02</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D54" s="6" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E54" s="8">
         <v>2351.27</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D55" s="6" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E55" s="8">
         <v>2612.52</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D56" s="6" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E56" s="8">
         <v>2873.77</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D57" s="6" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E57" s="8">
         <v>3135.02</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D58" s="6" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E58" s="8">
         <v>3439.82</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D59" s="6" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E59" s="8">
         <v>3788.15</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="2" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C61" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D61" s="6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E61" s="8">
         <v>302.39999999999998</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E62" s="8">
         <v>403.2</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E63" s="8">
         <v>504</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E64" s="8">
         <v>604.79999999999995</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E65" s="8">
         <v>705.6</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E66" s="8">
         <v>806.4</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E67" s="8">
         <v>907.2</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E68" s="8">
         <v>1008</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E69" s="8">
         <v>1108.8</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E70" s="8">
         <v>1209.5999999999999</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E71" s="8">
         <v>1360.8</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E72" s="8">
         <v>1562.4</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E73" s="8">
         <v>1764</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E74" s="8">
         <v>1965.6</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E75" s="8">
         <v>2167.1999999999998</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E76" s="8">
         <v>2419.1999999999998</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E77" s="8">
         <v>2721.6</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E78" s="8">
         <v>3024</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E79" s="8">
         <v>3326.4</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E80" s="8">
         <v>3628.8</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E81" s="8">
         <v>3981.6</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E82" s="8">
         <v>4384.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="E14:E16"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="E8:E10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.8" bottom="0.6" header="0.3" footer="0.2"/>
-  <pageSetup paperSize="9" fitToHeight="999" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToHeight="999" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader xml:space="preserve">&amp;L
 &amp;R
 </oddHeader>
     <oddFooter>&amp;10&amp;"Arial,Monotype"&amp;C&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>